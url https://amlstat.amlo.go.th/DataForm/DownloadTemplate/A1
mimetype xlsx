--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -42,51 +42,51 @@
   <si>
     <t>ตำแหน่ง</t>
   </si>
   <si>
     <t>โปรดระบุตำแหน่ง</t>
   </si>
   <si>
     <t>เบอร์โทร</t>
   </si>
   <si>
     <t>โปรดระบุเบอร์โทร</t>
   </si>
   <si>
     <t>รูปแบบการรายงาน</t>
   </si>
   <si>
     <t>รายเดือน</t>
   </si>
   <si>
     <t>ปี พ.ศ.</t>
   </si>
   <si>
     <t>ตั้งแต่วันที่</t>
   </si>
   <si>
-    <t>04/04/2569</t>
+    <t>24/05/2569</t>
   </si>
   <si>
     <t>ถึงวันที่</t>
   </si>
   <si>
     <t>วันที่บันทึก</t>
   </si>
   <si>
     <t>ลำดับ</t>
   </si>
   <si>
     <t>ตำแหน่ง/ระดับตำแหน่ง</t>
   </si>
   <si>
     <t>ชาย</t>
   </si>
   <si>
     <t>หญิง</t>
   </si>
   <si>
     <t>กรอบอัตรากำลัง</t>
   </si>
   <si>
     <t>ข้าราชการ</t>
   </si>
@@ -797,32 +797,32 @@
     <mergeCell ref="B16:F16"/>
     <mergeCell ref="B17:F17"/>
     <mergeCell ref="B18:F18"/>
     <mergeCell ref="B19:F19"/>
     <mergeCell ref="B20:F20"/>
     <mergeCell ref="B21:F21"/>
     <mergeCell ref="B22:F22"/>
     <mergeCell ref="B23:F23"/>
     <mergeCell ref="B24:F24"/>
     <mergeCell ref="B25:F25"/>
     <mergeCell ref="B26:F26"/>
     <mergeCell ref="B27:F27"/>
     <mergeCell ref="A28:F28"/>
     <mergeCell ref="A29:H29"/>
     <mergeCell ref="B30:F30"/>
     <mergeCell ref="G30:H30"/>
     <mergeCell ref="B31:F31"/>
     <mergeCell ref="B32:F32"/>
     <mergeCell ref="B33:F33"/>
     <mergeCell ref="B34:F34"/>
     <mergeCell ref="B35:F35"/>
     <mergeCell ref="B36:F36"/>
     <mergeCell ref="A37:F37"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{CCF67A00-AFE6-48A6-ABD3-C9DF7C893BDD}">
+    <dataValidation type="list" sqref="C5" xr:uid="{233937CE-4B44-44F1-980E-E714CC538DD0}">
       <formula1>"รายเดือน,รายปีงบประมาณ,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>