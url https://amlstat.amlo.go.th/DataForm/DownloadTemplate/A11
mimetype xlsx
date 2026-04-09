--- v0 (2026-04-03)
+++ v1 (2026-04-09)
@@ -42,51 +42,51 @@
   <si>
     <t>ตำแหน่ง</t>
   </si>
   <si>
     <t>โปรดระบุตำแหน่ง</t>
   </si>
   <si>
     <t>เบอร์โทร</t>
   </si>
   <si>
     <t>โปรดระบุเบอร์โทร</t>
   </si>
   <si>
     <t>รูปแบบการรายงาน</t>
   </si>
   <si>
     <t>รายเดือน</t>
   </si>
   <si>
     <t>ปี พ.ศ.</t>
   </si>
   <si>
     <t>ตั้งแต่วันที่</t>
   </si>
   <si>
-    <t>04/04/2569</t>
+    <t>09/04/2569</t>
   </si>
   <si>
     <t>ถึงวันที่</t>
   </si>
   <si>
     <t>วันที่บันทึก</t>
   </si>
   <si>
     <t>ลำดับที่</t>
   </si>
   <si>
     <t>ประเภทการรายงาน</t>
   </si>
   <si>
     <t>จำนวนรายงานการทำธุรกรรมที่ ปปง. ได้รับ (รายการ)</t>
   </si>
   <si>
     <t>ประจำเดือน</t>
   </si>
   <si>
     <t>จำแนกตามผู้มีหน้าที่รายงาน</t>
   </si>
   <si>
     <t>รวม</t>
   </si>
@@ -551,32 +551,32 @@
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A10:A13"/>
     <mergeCell ref="B10:C13"/>
     <mergeCell ref="D10:H10"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:H11"/>
     <mergeCell ref="D12:G12"/>
     <mergeCell ref="H12:H13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="A20:C20"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{F995A0FF-BA5B-4F04-A1F3-7D6A0A956161}">
+    <dataValidation type="list" sqref="C5" xr:uid="{2EDDC8C3-D5C8-4E15-8358-9A25B1A1976C}">
       <formula1>"รายเดือน,รายปีงบประมาณ,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>