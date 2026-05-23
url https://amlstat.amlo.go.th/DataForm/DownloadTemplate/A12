--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -42,51 +42,51 @@
   <si>
     <t>ตำแหน่ง</t>
   </si>
   <si>
     <t>โปรดระบุตำแหน่ง</t>
   </si>
   <si>
     <t>เบอร์โทร</t>
   </si>
   <si>
     <t>โปรดระบุเบอร์โทร</t>
   </si>
   <si>
     <t>รูปแบบการรายงาน</t>
   </si>
   <si>
     <t>รายเดือน</t>
   </si>
   <si>
     <t>ปี พ.ศ.</t>
   </si>
   <si>
     <t>ตั้งแต่วันที่</t>
   </si>
   <si>
-    <t>04/04/2569</t>
+    <t>24/05/2569</t>
   </si>
   <si>
     <t>ถึงวันที่</t>
   </si>
   <si>
     <t>วันที่บันทึก</t>
   </si>
   <si>
     <t>ลำดับที่</t>
   </si>
   <si>
     <t xml:space="preserve">ประเภทการรายงานธุรกรรม
 (Type of Transactions)</t>
   </si>
   <si>
     <t>ประจำเดือน</t>
   </si>
   <si>
     <t>จำนวนรายงานธุรกรรมที่ใช้ในการวิเคราะห์ (เรื่อง)</t>
   </si>
   <si>
     <t>ธุรกรรมเงินสด (CTR)</t>
   </si>
   <si>
     <t>ธุรกรรมเกี่ยวกับทรัพย์สิน (Assets)</t>
@@ -469,32 +469,32 @@
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="B10:D11"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="E11:H11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="E12:H12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="E13:H13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="E14:H14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="E15:H15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="E16:H16"/>
     <mergeCell ref="A17:D17"/>
     <mergeCell ref="E17:H17"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{E33BC8B4-4B11-4EC1-A6D7-FFB695D080B5}">
+    <dataValidation type="list" sqref="C5" xr:uid="{DA38B40A-DF36-453F-BA27-75C285A54EDB}">
       <formula1>"รายเดือน,รายปีงบประมาณ,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>