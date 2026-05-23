--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -42,51 +42,51 @@
   <si>
     <t>ตำแหน่ง</t>
   </si>
   <si>
     <t>โปรดระบุตำแหน่ง</t>
   </si>
   <si>
     <t>เบอร์โทร</t>
   </si>
   <si>
     <t>โปรดระบุเบอร์โทร</t>
   </si>
   <si>
     <t>รูปแบบการรายงาน</t>
   </si>
   <si>
     <t>รายเดือน</t>
   </si>
   <si>
     <t>ปี พ.ศ.</t>
   </si>
   <si>
     <t>ตั้งแต่วันที่</t>
   </si>
   <si>
-    <t>04/04/2569</t>
+    <t>24/05/2569</t>
   </si>
   <si>
     <t>ถึงวันที่</t>
   </si>
   <si>
     <t>วันที่บันทึก</t>
   </si>
   <si>
     <t>ลำดับที่</t>
   </si>
   <si>
     <t>การส่งต่อรายงาน</t>
   </si>
   <si>
     <t>ประจำเดือน</t>
   </si>
   <si>
     <t xml:space="preserve">จำนวนการส่งต่อรายงานการวิเคราะห์ธุรกรรม
 (เรื่อง)</t>
   </si>
   <si>
     <t>เชิงรุก</t>
   </si>
   <si>
     <t>เชิงรับ</t>
@@ -420,32 +420,32 @@
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:G1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="C2:G2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A10:A12"/>
     <mergeCell ref="B10:D12"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="E11:G11"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="A15:D15"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{481F82BD-C8C6-4CAE-844C-AF37549B2CD8}">
+    <dataValidation type="list" sqref="C5" xr:uid="{81B45ECD-F3CA-4822-83E9-E326B4078854}">
       <formula1>"รายเดือน,รายปีงบประมาณ,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>