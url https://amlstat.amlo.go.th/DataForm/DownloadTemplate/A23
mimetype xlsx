--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -42,51 +42,51 @@
   <si>
     <t>ตำแหน่ง</t>
   </si>
   <si>
     <t>โปรดระบุตำแหน่ง</t>
   </si>
   <si>
     <t>เบอร์โทร</t>
   </si>
   <si>
     <t>โปรดระบุเบอร์โทร</t>
   </si>
   <si>
     <t>รูปแบบการรายงาน</t>
   </si>
   <si>
     <t>รายเดือน</t>
   </si>
   <si>
     <t>ปี พ.ศ.</t>
   </si>
   <si>
     <t>ตั้งแต่วันที่</t>
   </si>
   <si>
-    <t>04/04/2569</t>
+    <t>24/05/2569</t>
   </si>
   <si>
     <t>ถึงวันที่</t>
   </si>
   <si>
     <t>วันที่บันทึก</t>
   </si>
   <si>
     <t>ลำดับ</t>
   </si>
   <si>
     <t>รายการ</t>
   </si>
   <si>
     <t>รายงานผลการดำเนินการ</t>
   </si>
   <si>
     <t>จำนวนผู้เข้าร่วม</t>
   </si>
   <si>
     <t>จำนวนการจัดสัมมนา (ครั้ง)</t>
   </si>
   <si>
     <t>จำนวนผู้เข้าร่วมสัมมนาทั้งหมด (คน)</t>
   </si>
@@ -495,32 +495,32 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="B10:F11"/>
     <mergeCell ref="B12:F12"/>
     <mergeCell ref="B13:F13"/>
     <mergeCell ref="B14:F14"/>
     <mergeCell ref="B15:F15"/>
     <mergeCell ref="B16:F16"/>
     <mergeCell ref="B17:F17"/>
     <mergeCell ref="B18:F18"/>
     <mergeCell ref="B19:F19"/>
     <mergeCell ref="B20:F20"/>
     <mergeCell ref="B21:F21"/>
     <mergeCell ref="B22:F22"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{F9FC616B-A5B7-419A-8F1C-F2820F313FE5}">
+    <dataValidation type="list" sqref="C5" xr:uid="{67823F44-CF4C-4080-B686-910C23D4DBF7}">
       <formula1>"รายเดือน,รายปีงบประมาณ,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>