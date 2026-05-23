--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -42,51 +42,51 @@
   <si>
     <t>ตำแหน่ง</t>
   </si>
   <si>
     <t>โปรดระบุตำแหน่ง</t>
   </si>
   <si>
     <t>เบอร์โทร</t>
   </si>
   <si>
     <t>โปรดระบุเบอร์โทร</t>
   </si>
   <si>
     <t>รูปแบบการรายงาน</t>
   </si>
   <si>
     <t>รายเดือน</t>
   </si>
   <si>
     <t>ปี พ.ศ.</t>
   </si>
   <si>
     <t>ตั้งแต่วันที่</t>
   </si>
   <si>
-    <t>04/04/2569</t>
+    <t>24/05/2569</t>
   </si>
   <si>
     <t>ถึงวันที่</t>
   </si>
   <si>
     <t>วันที่บันทึก</t>
   </si>
   <si>
     <t>รายการ</t>
   </si>
   <si>
     <t>จำนวนรายการและมูลค่าทรัพย์สินจัดส่ง</t>
   </si>
   <si>
     <t>จำนวน (รายการ)</t>
   </si>
   <si>
     <t>มูลค่า (บาท)</t>
   </si>
   <si>
     <t>1. ส่งคืนเจ้าของ/ ผู้ถือกรรมสิทธิ์/ ผู้เสียหาย</t>
   </si>
   <si>
     <t>- ส่งคืนเจ้าของ/ ส่งคืนผู้ถือกรรมสิทธิ์</t>
   </si>
@@ -544,32 +544,32 @@
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A10:E11"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="A12:E12"/>
     <mergeCell ref="A13:E13"/>
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="A15:E15"/>
     <mergeCell ref="A16:E16"/>
     <mergeCell ref="A17:E17"/>
     <mergeCell ref="A18:E18"/>
     <mergeCell ref="A19:E19"/>
     <mergeCell ref="A20:E20"/>
     <mergeCell ref="A21:E21"/>
     <mergeCell ref="A22:E22"/>
     <mergeCell ref="A23:E23"/>
     <mergeCell ref="A24:E24"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{F1B25F21-E43C-44EA-A095-220DED1B32F5}">
+    <dataValidation type="list" sqref="C5" xr:uid="{B86EACF9-1394-48DC-90F5-C0AB46677A1D}">
       <formula1>"รายเดือน,รายปีงบประมาณ,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>