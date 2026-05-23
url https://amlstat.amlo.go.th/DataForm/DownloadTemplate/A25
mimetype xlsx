--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -42,51 +42,51 @@
   <si>
     <t>ตำแหน่ง</t>
   </si>
   <si>
     <t>โปรดระบุตำแหน่ง</t>
   </si>
   <si>
     <t>เบอร์โทร</t>
   </si>
   <si>
     <t>โปรดระบุเบอร์โทร</t>
   </si>
   <si>
     <t>รูปแบบการรายงาน</t>
   </si>
   <si>
     <t>รายเดือน</t>
   </si>
   <si>
     <t>ปี พ.ศ.</t>
   </si>
   <si>
     <t>ตั้งแต่วันที่</t>
   </si>
   <si>
-    <t>04/04/2569</t>
+    <t>24/05/2569</t>
   </si>
   <si>
     <t>ถึงวันที่</t>
   </si>
   <si>
     <t>วันที่บันทึก</t>
   </si>
   <si>
     <t>ลำดับ</t>
   </si>
   <si>
     <t>รายการ</t>
   </si>
   <si>
     <t>การขายทอดตลาดทรัพย์สิน</t>
   </si>
   <si>
     <t>จำนวนครั้งที่มีการขายทอดตลาด</t>
   </si>
   <si>
     <t>จำนวนรายการตามประกาศขายทอดตลาด</t>
   </si>
   <si>
     <t>จำนวนรายการที่ขายทอดตลาดได้</t>
   </si>
@@ -382,32 +382,32 @@
       <c r="E15" s="7"/>
       <c r="F15" s="9"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="B10:E10"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="B14:E14"/>
     <mergeCell ref="B15:E15"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{D179D5A6-AFDD-4238-AB8A-6BC73C4406D5}">
+    <dataValidation type="list" sqref="C5" xr:uid="{0AE4CF0D-14A5-4728-BC88-D3D56CDEBEA9}">
       <formula1>"รายเดือน,รายปีงบประมาณ,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>