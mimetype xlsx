--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -42,51 +42,51 @@
   <si>
     <t>ตำแหน่ง</t>
   </si>
   <si>
     <t>โปรดระบุตำแหน่ง</t>
   </si>
   <si>
     <t>เบอร์โทร</t>
   </si>
   <si>
     <t>โปรดระบุเบอร์โทร</t>
   </si>
   <si>
     <t>รูปแบบการรายงาน</t>
   </si>
   <si>
     <t>รายเดือน</t>
   </si>
   <si>
     <t>ปี พ.ศ.</t>
   </si>
   <si>
     <t>ตั้งแต่วันที่</t>
   </si>
   <si>
-    <t>04/04/2569</t>
+    <t>24/05/2569</t>
   </si>
   <si>
     <t>ถึงวันที่</t>
   </si>
   <si>
     <t>วันที่บันทึก</t>
   </si>
   <si>
     <t>ลำดับ</t>
   </si>
   <si>
     <t>รายการ</t>
   </si>
   <si>
     <t>รับทรัพย์สิน</t>
   </si>
   <si>
     <t>จำนวน (รายการ)</t>
   </si>
   <si>
     <t>มูลค่า (บาท)</t>
   </si>
   <si>
     <t>เงินสด</t>
   </si>
@@ -483,32 +483,32 @@
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:G1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="C2:G2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="B10:E11"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="B14:E14"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="A19:E19"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{0AFFDD5E-E66D-4D88-B842-65409037AB82}">
+    <dataValidation type="list" sqref="C5" xr:uid="{FBEFC1C5-C91F-4BB5-9339-4A56A839C1FC}">
       <formula1>"รายเดือน,รายปีงบประมาณ,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>