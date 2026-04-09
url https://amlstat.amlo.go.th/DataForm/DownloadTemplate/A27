--- v0 (2026-04-03)
+++ v1 (2026-04-09)
@@ -42,51 +42,51 @@
   <si>
     <t>ตำแหน่ง</t>
   </si>
   <si>
     <t>โปรดระบุตำแหน่ง</t>
   </si>
   <si>
     <t>เบอร์โทร</t>
   </si>
   <si>
     <t>โปรดระบุเบอร์โทร</t>
   </si>
   <si>
     <t>รูปแบบการรายงาน</t>
   </si>
   <si>
     <t>รายเดือน</t>
   </si>
   <si>
     <t>ปี พ.ศ.</t>
   </si>
   <si>
     <t>ตั้งแต่วันที่</t>
   </si>
   <si>
-    <t>04/04/2569</t>
+    <t>09/04/2569</t>
   </si>
   <si>
     <t>ถึงวันที่</t>
   </si>
   <si>
     <t>วันที่บันทึก</t>
   </si>
   <si>
     <t>ลำดับ</t>
   </si>
   <si>
     <t>ความผิดมูลฐาน</t>
   </si>
   <si>
     <t>คณะกรรมการธุรกรรม/ลปง.</t>
   </si>
   <si>
     <t xml:space="preserve">พนักงานอัยการยื่นคำร้องต่อศาลให้_x000D_
 ทรัพย์สินตกเป็นของแผ่นดิน</t>
   </si>
   <si>
     <t xml:space="preserve">จำนวน_x000D_
 (คำสั่ง)</t>
   </si>
   <si>
@@ -2167,32 +2167,32 @@
     <mergeCell ref="B73:F73"/>
     <mergeCell ref="B74:F74"/>
     <mergeCell ref="B75:F75"/>
     <mergeCell ref="B76:F76"/>
     <mergeCell ref="B77:F77"/>
     <mergeCell ref="B78:F78"/>
     <mergeCell ref="B79:F79"/>
     <mergeCell ref="B80:F80"/>
     <mergeCell ref="B81:F81"/>
     <mergeCell ref="B82:F82"/>
     <mergeCell ref="B83:F83"/>
     <mergeCell ref="B84:F84"/>
     <mergeCell ref="B85:F85"/>
     <mergeCell ref="B86:F86"/>
     <mergeCell ref="B87:F87"/>
     <mergeCell ref="B88:F88"/>
     <mergeCell ref="B89:F89"/>
     <mergeCell ref="B90:F90"/>
     <mergeCell ref="B91:F91"/>
     <mergeCell ref="B92:F92"/>
     <mergeCell ref="B93:F93"/>
     <mergeCell ref="B94:F94"/>
     <mergeCell ref="A95:F95"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{91DE7D44-E6F2-451C-94B8-BDD2EE7A8886}">
+    <dataValidation type="list" sqref="C5" xr:uid="{7F50158F-E667-4D0D-B7CD-AC6585E2D144}">
       <formula1>"รายเดือน,รายปีงบประมาณ,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>