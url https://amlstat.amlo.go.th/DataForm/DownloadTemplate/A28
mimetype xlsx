--- v0 (2026-04-03)
+++ v1 (2026-04-09)
@@ -48,51 +48,51 @@
   <si>
     <t>ตำแหน่ง</t>
   </si>
   <si>
     <t>โปรดระบุตำแหน่ง</t>
   </si>
   <si>
     <t>เบอร์โทร</t>
   </si>
   <si>
     <t>โปรดระบุเบอร์โทร</t>
   </si>
   <si>
     <t>รูปแบบการรายงาน</t>
   </si>
   <si>
     <t>รายเดือน</t>
   </si>
   <si>
     <t>ปี พ.ศ.</t>
   </si>
   <si>
     <t>ตั้งแต่วันที่</t>
   </si>
   <si>
-    <t>04/04/2569</t>
+    <t>09/04/2569</t>
   </si>
   <si>
     <t>ถึงวันที่</t>
   </si>
   <si>
     <t>วันที่บันทึก</t>
   </si>
   <si>
     <t>ลำดับ</t>
   </si>
   <si>
     <t>ความผิดมูลฐาน</t>
   </si>
   <si>
     <t xml:space="preserve">คำสั่งตรวจสอบรายงาน_x000D_
 การทำธุรกรรม (ต.)</t>
   </si>
   <si>
     <t xml:space="preserve">คำสั่งตรวจสอบผู้มีหน้าที่_x000D_
 รายงานการทำธุรกรรม_x000D_
 (ต.กส.)</t>
   </si>
   <si>
     <t xml:space="preserve">คำสั่งตรวจสอบเบื้องต้น_x000D_
 เพื่อปฏิบัติการตาม_x000D_
@@ -3083,51 +3083,51 @@
     <mergeCell ref="B102:F102"/>
     <mergeCell ref="B103:F103"/>
     <mergeCell ref="B104:F104"/>
     <mergeCell ref="B105:F105"/>
     <mergeCell ref="B106:F106"/>
     <mergeCell ref="B107:F107"/>
     <mergeCell ref="B108:F108"/>
     <mergeCell ref="B109:F109"/>
     <mergeCell ref="B110:F110"/>
     <mergeCell ref="B111:F111"/>
     <mergeCell ref="B112:F112"/>
     <mergeCell ref="B113:F113"/>
     <mergeCell ref="B114:F114"/>
     <mergeCell ref="B115:F115"/>
     <mergeCell ref="B116:F116"/>
     <mergeCell ref="B117:F117"/>
     <mergeCell ref="B118:F118"/>
     <mergeCell ref="B119:F119"/>
     <mergeCell ref="B120:F120"/>
     <mergeCell ref="B121:F121"/>
     <mergeCell ref="B122:F122"/>
     <mergeCell ref="B123:F123"/>
     <mergeCell ref="A124:F124"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{BF140771-DB7C-4431-ADFE-0D534B6127BD}">
+    <dataValidation type="list" sqref="C5" xr:uid="{24DA6DFE-FA6A-4BD1-AD69-8C7CD9869A0C}">
       <formula1>"รายเดือน,รายปีงบประมาณ,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable=" xr">
   <dimension ref="A1:V124"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.85" customWidth="1"/>
     <col min="2" max="2" width="11" customWidth="1"/>
     <col min="3" max="3" width="19.28" customWidth="1"/>
     <col min="4" max="4" width="13.57" customWidth="1"/>
     <col min="5" max="5" width="7.71" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
     <col min="7" max="7" width="11.280000000000001" customWidth="1"/>
     <col min="8" max="8" width="11.280000000000001" customWidth="1"/>
     <col min="9" max="9" width="11.280000000000001" customWidth="1"/>
     <col min="10" max="10" width="11.280000000000001" customWidth="1"/>
@@ -6640,51 +6640,51 @@
     <mergeCell ref="B102:F102"/>
     <mergeCell ref="B103:F103"/>
     <mergeCell ref="B104:F104"/>
     <mergeCell ref="B105:F105"/>
     <mergeCell ref="B106:F106"/>
     <mergeCell ref="B107:F107"/>
     <mergeCell ref="B108:F108"/>
     <mergeCell ref="B109:F109"/>
     <mergeCell ref="B110:F110"/>
     <mergeCell ref="B111:F111"/>
     <mergeCell ref="B112:F112"/>
     <mergeCell ref="B113:F113"/>
     <mergeCell ref="B114:F114"/>
     <mergeCell ref="B115:F115"/>
     <mergeCell ref="B116:F116"/>
     <mergeCell ref="B117:F117"/>
     <mergeCell ref="B118:F118"/>
     <mergeCell ref="B119:F119"/>
     <mergeCell ref="B120:F120"/>
     <mergeCell ref="B121:F121"/>
     <mergeCell ref="B122:F122"/>
     <mergeCell ref="B123:F123"/>
     <mergeCell ref="A124:F124"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{988E9E31-05B2-4EE4-8199-040177CAEBCD}">
+    <dataValidation type="list" sqref="C5" xr:uid="{4410F83A-4B1B-47AD-AE4C-CC62D3DF8916}">
       <formula1>"รายเดือน,รายปีงบประมาณ,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable=" xr">
   <dimension ref="A1:L124"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.85" customWidth="1"/>
     <col min="2" max="2" width="11" customWidth="1"/>
     <col min="3" max="3" width="19.28" customWidth="1"/>
     <col min="4" max="4" width="13.57" customWidth="1"/>
     <col min="5" max="5" width="7.71" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
     <col min="7" max="7" width="11.280000000000001" customWidth="1"/>
     <col min="8" max="8" width="11.280000000000001" customWidth="1"/>
     <col min="9" max="9" width="16.71" customWidth="1"/>
     <col min="10" max="10" width="11.280000000000001" customWidth="1"/>
@@ -8895,51 +8895,51 @@
     <mergeCell ref="B102:F102"/>
     <mergeCell ref="B103:F103"/>
     <mergeCell ref="B104:F104"/>
     <mergeCell ref="B105:F105"/>
     <mergeCell ref="B106:F106"/>
     <mergeCell ref="B107:F107"/>
     <mergeCell ref="B108:F108"/>
     <mergeCell ref="B109:F109"/>
     <mergeCell ref="B110:F110"/>
     <mergeCell ref="B111:F111"/>
     <mergeCell ref="B112:F112"/>
     <mergeCell ref="B113:F113"/>
     <mergeCell ref="B114:F114"/>
     <mergeCell ref="B115:F115"/>
     <mergeCell ref="B116:F116"/>
     <mergeCell ref="B117:F117"/>
     <mergeCell ref="B118:F118"/>
     <mergeCell ref="B119:F119"/>
     <mergeCell ref="B120:F120"/>
     <mergeCell ref="B121:F121"/>
     <mergeCell ref="B122:F122"/>
     <mergeCell ref="B123:F123"/>
     <mergeCell ref="A124:F124"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{AE7BA184-6319-435F-8047-BD0A85B3DAEE}">
+    <dataValidation type="list" sqref="C5" xr:uid="{C0CBB30C-7764-4F8C-869E-AF874FFFD8C9}">
       <formula1>"รายเดือน,รายปีงบประมาณ,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable=" xr">
   <dimension ref="A1:AJ126"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.85" customWidth="1"/>
     <col min="2" max="2" width="11" customWidth="1"/>
     <col min="3" max="3" width="19.28" customWidth="1"/>
     <col min="4" max="4" width="13.57" customWidth="1"/>
     <col min="5" max="5" width="7.71" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
     <col min="7" max="7" width="11.280000000000001" customWidth="1"/>
     <col min="8" max="8" width="11.280000000000001" customWidth="1"/>
     <col min="9" max="9" width="14.280000000000001" customWidth="1"/>
     <col min="10" max="10" width="11.280000000000001" customWidth="1"/>
@@ -14385,32 +14385,32 @@
     <mergeCell ref="B104:F104"/>
     <mergeCell ref="B105:F105"/>
     <mergeCell ref="B106:F106"/>
     <mergeCell ref="B107:F107"/>
     <mergeCell ref="B108:F108"/>
     <mergeCell ref="B109:F109"/>
     <mergeCell ref="B110:F110"/>
     <mergeCell ref="B111:F111"/>
     <mergeCell ref="B112:F112"/>
     <mergeCell ref="B113:F113"/>
     <mergeCell ref="B114:F114"/>
     <mergeCell ref="B115:F115"/>
     <mergeCell ref="B116:F116"/>
     <mergeCell ref="B117:F117"/>
     <mergeCell ref="B118:F118"/>
     <mergeCell ref="B119:F119"/>
     <mergeCell ref="B120:F120"/>
     <mergeCell ref="B121:F121"/>
     <mergeCell ref="B122:F122"/>
     <mergeCell ref="B123:F123"/>
     <mergeCell ref="B124:F124"/>
     <mergeCell ref="B125:F125"/>
     <mergeCell ref="A126:F126"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{25F67C4A-6411-4052-9437-1824A389724B}">
+    <dataValidation type="list" sqref="C5" xr:uid="{3250834B-AD85-4EC9-94AA-74B4A3A9F77D}">
       <formula1>"รายเดือน,รายปีงบประมาณ,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>