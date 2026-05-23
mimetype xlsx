--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -42,51 +42,51 @@
   <si>
     <t>ตำแหน่ง</t>
   </si>
   <si>
     <t>โปรดระบุตำแหน่ง</t>
   </si>
   <si>
     <t>เบอร์โทร</t>
   </si>
   <si>
     <t>โปรดระบุเบอร์โทร</t>
   </si>
   <si>
     <t>รูปแบบการรายงาน</t>
   </si>
   <si>
     <t>รายเดือน</t>
   </si>
   <si>
     <t>ปี พ.ศ.</t>
   </si>
   <si>
     <t>ตั้งแต่วันที่</t>
   </si>
   <si>
-    <t>04/04/2569</t>
+    <t>24/05/2569</t>
   </si>
   <si>
     <t>ถึงวันที่</t>
   </si>
   <si>
     <t>วันที่บันทึก</t>
   </si>
   <si>
     <t>ลำดับ</t>
   </si>
   <si>
     <t>ความผิดมูลฐาน</t>
   </si>
   <si>
     <t>จำนวนคำร้อง</t>
   </si>
   <si>
     <t>จำนวนคำร้องขอข้อมูลจากต่างประเทศมายังที่สำนักงาน ปปง. รวมทั้งสิ้น</t>
   </si>
   <si>
     <t>จำนวนคำขอข้อมูลจากต่างประเทศที่สำนักงาน ปปง. ตอบกลับ</t>
   </si>
   <si>
     <t>จำนวนคำขอที่สำนักงาน ปปง. อยู่ระหว่างดำเนินการ</t>
   </si>
@@ -909,32 +909,32 @@
     <mergeCell ref="B23:F23"/>
     <mergeCell ref="B24:F24"/>
     <mergeCell ref="B25:F25"/>
     <mergeCell ref="B26:F26"/>
     <mergeCell ref="B27:F27"/>
     <mergeCell ref="B28:F28"/>
     <mergeCell ref="B29:F29"/>
     <mergeCell ref="B30:F30"/>
     <mergeCell ref="B31:F31"/>
     <mergeCell ref="B32:F32"/>
     <mergeCell ref="B33:F33"/>
     <mergeCell ref="B34:F34"/>
     <mergeCell ref="B35:F35"/>
     <mergeCell ref="B36:F36"/>
     <mergeCell ref="B37:F37"/>
     <mergeCell ref="B38:F38"/>
     <mergeCell ref="B39:F39"/>
     <mergeCell ref="B40:F40"/>
     <mergeCell ref="B41:F41"/>
     <mergeCell ref="B42:F42"/>
     <mergeCell ref="B43:F43"/>
     <mergeCell ref="B44:F44"/>
     <mergeCell ref="B45:F45"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{CBDE13C7-26C5-453B-A15C-5B0381A9EC05}">
+    <dataValidation type="list" sqref="C5" xr:uid="{F90DB3AF-BD65-4696-99D9-4DC008028995}">
       <formula1>"รายเดือน,รายปีงบประมาณ,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>