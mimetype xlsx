--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -42,51 +42,51 @@
   <si>
     <t>ตำแหน่ง</t>
   </si>
   <si>
     <t>โปรดระบุตำแหน่ง</t>
   </si>
   <si>
     <t>เบอร์โทร</t>
   </si>
   <si>
     <t>โปรดระบุเบอร์โทร</t>
   </si>
   <si>
     <t>รูปแบบการรายงาน</t>
   </si>
   <si>
     <t>รายเดือน</t>
   </si>
   <si>
     <t>ปี พ.ศ.</t>
   </si>
   <si>
     <t>ตั้งแต่วันที่</t>
   </si>
   <si>
-    <t>04/04/2569</t>
+    <t>24/05/2569</t>
   </si>
   <si>
     <t>ถึงวันที่</t>
   </si>
   <si>
     <t>วันที่บันทึก</t>
   </si>
   <si>
     <t>ลำดับ</t>
   </si>
   <si>
     <t>ความผิดมูลฐาน</t>
   </si>
   <si>
     <t>ประเภทการรับเรื่อง</t>
   </si>
   <si>
     <t>จำนวนการรับเรื่อง</t>
   </si>
   <si>
     <t>ราชการ</t>
   </si>
   <si>
     <t>เอกชน</t>
   </si>
@@ -1041,32 +1041,32 @@
     <mergeCell ref="B21:F21"/>
     <mergeCell ref="B22:F22"/>
     <mergeCell ref="B23:F23"/>
     <mergeCell ref="B24:F24"/>
     <mergeCell ref="B25:F25"/>
     <mergeCell ref="B26:F26"/>
     <mergeCell ref="B27:F27"/>
     <mergeCell ref="B28:F28"/>
     <mergeCell ref="B29:F29"/>
     <mergeCell ref="B30:F30"/>
     <mergeCell ref="B31:F31"/>
     <mergeCell ref="B32:F32"/>
     <mergeCell ref="B33:F33"/>
     <mergeCell ref="B34:F34"/>
     <mergeCell ref="B35:F35"/>
     <mergeCell ref="B36:F36"/>
     <mergeCell ref="B37:F37"/>
     <mergeCell ref="B38:F38"/>
     <mergeCell ref="B39:F39"/>
     <mergeCell ref="B40:F40"/>
     <mergeCell ref="B41:F41"/>
     <mergeCell ref="B42:F42"/>
     <mergeCell ref="A43:F43"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{69CB0843-FD7D-4AC2-9C94-3D902B7A87C8}">
+    <dataValidation type="list" sqref="C5" xr:uid="{28623119-0CE4-4059-A6F0-A3CC6CA2E9EF}">
       <formula1>"รายเดือน,รายปีงบประมาณ,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>