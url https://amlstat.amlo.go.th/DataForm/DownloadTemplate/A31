--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -42,51 +42,51 @@
   <si>
     <t>ตำแหน่ง</t>
   </si>
   <si>
     <t>โปรดระบุตำแหน่ง</t>
   </si>
   <si>
     <t>เบอร์โทร</t>
   </si>
   <si>
     <t>โปรดระบุเบอร์โทร</t>
   </si>
   <si>
     <t>รูปแบบการรายงาน</t>
   </si>
   <si>
     <t>รายเดือน</t>
   </si>
   <si>
     <t>ปี พ.ศ.</t>
   </si>
   <si>
     <t>ตั้งแต่วันที่</t>
   </si>
   <si>
-    <t>04/04/2569</t>
+    <t>24/05/2569</t>
   </si>
   <si>
     <t>ถึงวันที่</t>
   </si>
   <si>
     <t>วันที่บันทึก</t>
   </si>
   <si>
     <t>การรับเรื่อง</t>
   </si>
   <si>
     <t>จำนวนการรับเรื่อง</t>
   </si>
   <si>
     <t xml:space="preserve">จำนวนเรื่องที่
 ดำเนินการ</t>
   </si>
   <si>
     <t xml:space="preserve">จำนวน
 เรื่องที่
 ตอบกลับ
 ผู้ร้อง</t>
   </si>
   <si>
     <t>ประเภทการรับเรื่อง</t>
@@ -573,32 +573,32 @@
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="H10:I10"/>
     <mergeCell ref="J10:J11"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="C16:E16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="C17:E17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:E18"/>
     <mergeCell ref="A19:E19"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{0E291E64-EBCD-4A0E-92A5-49DED11F26CC}">
+    <dataValidation type="list" sqref="C5" xr:uid="{FC98ACC0-C0F3-4760-98A5-726666100717}">
       <formula1>"รายเดือน,รายปีงบประมาณ,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>