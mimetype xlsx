--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -42,51 +42,51 @@
   <si>
     <t>ตำแหน่ง</t>
   </si>
   <si>
     <t>โปรดระบุตำแหน่ง</t>
   </si>
   <si>
     <t>เบอร์โทร</t>
   </si>
   <si>
     <t>โปรดระบุเบอร์โทร</t>
   </si>
   <si>
     <t>รูปแบบการรายงาน</t>
   </si>
   <si>
     <t>รายเดือน</t>
   </si>
   <si>
     <t>ปี พ.ศ.</t>
   </si>
   <si>
     <t>ตั้งแต่วันที่</t>
   </si>
   <si>
-    <t>04/04/2569</t>
+    <t>24/05/2569</t>
   </si>
   <si>
     <t>ถึงวันที่</t>
   </si>
   <si>
     <t>วันที่บันทึก</t>
   </si>
   <si>
     <t>ลำดับ</t>
   </si>
   <si>
     <t>การดำเนินการ</t>
   </si>
   <si>
     <t>จำนวนผลการดำเนินงานด้านสายลับ (ราย)</t>
   </si>
   <si>
     <t>รับใบสมัครสายลับ</t>
   </si>
   <si>
     <t>ตรวจสอบคุณสมบัติ</t>
   </si>
   <si>
     <t>จำนวนผู้สมัครที่ได้รับการบันทึกข้อมูลในระบบ AMCIS เพื่อออกรหัส</t>
   </si>
@@ -378,32 +378,32 @@
       <c r="E15" s="7"/>
       <c r="F15" s="8"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:F1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="B10:E10"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="B14:E14"/>
     <mergeCell ref="B15:E15"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{0787DDB3-7F99-4C49-A5F0-7441F1E1B9EE}">
+    <dataValidation type="list" sqref="C5" xr:uid="{4FC7677C-4D33-4BDD-BB58-B938979174C5}">
       <formula1>"รายเดือน,รายปีงบประมาณ,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>