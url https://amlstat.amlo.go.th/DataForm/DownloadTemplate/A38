--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -42,51 +42,51 @@
   <si>
     <t>ตำแหน่ง</t>
   </si>
   <si>
     <t>โปรดระบุตำแหน่ง</t>
   </si>
   <si>
     <t>เบอร์โทร</t>
   </si>
   <si>
     <t>โปรดระบุเบอร์โทร</t>
   </si>
   <si>
     <t>รูปแบบการรายงาน</t>
   </si>
   <si>
     <t>รายเดือน</t>
   </si>
   <si>
     <t>ปี พ.ศ.</t>
   </si>
   <si>
     <t>ตั้งแต่วันที่</t>
   </si>
   <si>
-    <t>04/04/2569</t>
+    <t>24/05/2569</t>
   </si>
   <si>
     <t>ถึงวันที่</t>
   </si>
   <si>
     <t>วันที่บันทึก</t>
   </si>
   <si>
     <t>รายการงบประมาณ</t>
   </si>
   <si>
     <t xml:space="preserve">งบประมาณที่ได้รับ_x000D_
 จัดสรร</t>
   </si>
   <si>
     <t xml:space="preserve">งบประมาณหลังคืน/_x000D_
 โอน/ปรับแผน</t>
   </si>
   <si>
     <t>ผลการเบิกจ่าย</t>
   </si>
   <si>
     <t>ผูกพันงบประมาณแล้ว</t>
   </si>
   <si>
@@ -1323,32 +1323,32 @@
     <mergeCell ref="A35:C35"/>
     <mergeCell ref="D35:E35"/>
     <mergeCell ref="A36:C36"/>
     <mergeCell ref="D36:E36"/>
     <mergeCell ref="A37:C37"/>
     <mergeCell ref="D37:E37"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="D38:E38"/>
     <mergeCell ref="A39:C39"/>
     <mergeCell ref="D39:E39"/>
     <mergeCell ref="A40:L40"/>
     <mergeCell ref="A41:C41"/>
     <mergeCell ref="D41:E41"/>
     <mergeCell ref="A42:C42"/>
     <mergeCell ref="D42:E42"/>
     <mergeCell ref="A43:C43"/>
     <mergeCell ref="D43:E43"/>
     <mergeCell ref="A44:C44"/>
     <mergeCell ref="D44:E44"/>
     <mergeCell ref="A45:C45"/>
     <mergeCell ref="D45:E45"/>
     <mergeCell ref="A46:C46"/>
     <mergeCell ref="D46:E46"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{18C7B74B-F5C1-4EFC-9FCF-047145DCAFD0}">
+    <dataValidation type="list" sqref="C5" xr:uid="{495D1B46-474D-4C16-910C-DB6D4C14E292}">
       <formula1>"รายเดือน,รายปีงบประมาณ,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>