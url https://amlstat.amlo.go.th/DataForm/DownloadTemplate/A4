--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -42,51 +42,51 @@
   <si>
     <t>ตำแหน่ง</t>
   </si>
   <si>
     <t>โปรดระบุตำแหน่ง</t>
   </si>
   <si>
     <t>เบอร์โทร</t>
   </si>
   <si>
     <t>โปรดระบุเบอร์โทร</t>
   </si>
   <si>
     <t>รูปแบบการรายงาน</t>
   </si>
   <si>
     <t>รายเดือน</t>
   </si>
   <si>
     <t>ปี พ.ศ.</t>
   </si>
   <si>
     <t>ตั้งแต่วันที่</t>
   </si>
   <si>
-    <t>04/04/2569</t>
+    <t>24/05/2569</t>
   </si>
   <si>
     <t>ถึงวันที่</t>
   </si>
   <si>
     <t>วันที่บันทึก</t>
   </si>
   <si>
     <t>ลำดับ</t>
   </si>
   <si>
     <t>ประเทศ</t>
   </si>
   <si>
     <t>MOU</t>
   </si>
   <si>
     <t>จำนวนคำร้อง</t>
   </si>
   <si>
     <t>มี</t>
   </si>
   <si>
     <t>ไม่มี</t>
   </si>
@@ -4067,32 +4067,32 @@
     <mergeCell ref="B165:F165"/>
     <mergeCell ref="B166:F166"/>
     <mergeCell ref="B167:F167"/>
     <mergeCell ref="B168:F168"/>
     <mergeCell ref="B169:F169"/>
     <mergeCell ref="B170:F170"/>
     <mergeCell ref="B171:F171"/>
     <mergeCell ref="B172:F172"/>
     <mergeCell ref="B173:F173"/>
     <mergeCell ref="B174:F174"/>
     <mergeCell ref="B175:F175"/>
     <mergeCell ref="B176:F176"/>
     <mergeCell ref="B177:F177"/>
     <mergeCell ref="B178:F178"/>
     <mergeCell ref="B179:F179"/>
     <mergeCell ref="B180:F180"/>
     <mergeCell ref="B181:F181"/>
     <mergeCell ref="B182:F182"/>
     <mergeCell ref="B183:F183"/>
     <mergeCell ref="B184:F184"/>
     <mergeCell ref="B185:F185"/>
     <mergeCell ref="B186:F186"/>
     <mergeCell ref="A187:F187"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{90675A84-8562-4D73-A964-5E137E98D8E9}">
+    <dataValidation type="list" sqref="C5" xr:uid="{356F3539-7CD6-443A-8B21-EE9BD5A8D9A5}">
       <formula1>"รายเดือน,รายปีงบประมาณ,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>