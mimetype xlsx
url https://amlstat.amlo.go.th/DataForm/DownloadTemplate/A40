--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -42,51 +42,51 @@
   <si>
     <t>ตำแหน่ง</t>
   </si>
   <si>
     <t>โปรดระบุตำแหน่ง</t>
   </si>
   <si>
     <t>เบอร์โทร</t>
   </si>
   <si>
     <t>โปรดระบุเบอร์โทร</t>
   </si>
   <si>
     <t>รูปแบบการรายงาน</t>
   </si>
   <si>
     <t>รายเดือน</t>
   </si>
   <si>
     <t>ปี พ.ศ.</t>
   </si>
   <si>
     <t>ตั้งแต่วันที่</t>
   </si>
   <si>
-    <t>04/04/2569</t>
+    <t>24/05/2569</t>
   </si>
   <si>
     <t>ถึงวันที่</t>
   </si>
   <si>
     <t>วันที่บันทึก</t>
   </si>
   <si>
     <t>ประเภทการรับแจ้ง</t>
   </si>
   <si>
     <t>จำนวน</t>
   </si>
   <si>
     <t>มูลค่าความเสียหาย</t>
   </si>
   <si>
     <t xml:space="preserve">การบรรเทา
 ความเสียหาย</t>
   </si>
   <si>
     <t>1. ผู้เสียหายถูกแก๊งคอลเซ็นเตอร์หลอกลวง</t>
   </si>
   <si>
     <t>คดีที่ผู้เสียหายรู้ตัวทันที (คดีสด)</t>
@@ -541,32 +541,32 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A12:E12"/>
     <mergeCell ref="A13:E13"/>
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:E16"/>
     <mergeCell ref="A17:E17"/>
     <mergeCell ref="A18:E18"/>
     <mergeCell ref="A19:E19"/>
     <mergeCell ref="A20:E20"/>
     <mergeCell ref="A21:E21"/>
     <mergeCell ref="A22:E22"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{8929BBCA-1808-4990-81BC-0DEF600C248A}">
+    <dataValidation type="list" sqref="C5" xr:uid="{FEF04B1F-ADC8-4172-B166-62286817939E}">
       <formula1>"รายเดือน,รายปีงบประมาณ,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>