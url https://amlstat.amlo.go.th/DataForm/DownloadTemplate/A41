--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -42,51 +42,51 @@
   <si>
     <t>ตำแหน่ง</t>
   </si>
   <si>
     <t>โปรดระบุตำแหน่ง</t>
   </si>
   <si>
     <t>เบอร์โทร</t>
   </si>
   <si>
     <t>โปรดระบุเบอร์โทร</t>
   </si>
   <si>
     <t>รูปแบบการรายงาน</t>
   </si>
   <si>
     <t>รายเดือน</t>
   </si>
   <si>
     <t>ปี พ.ศ.</t>
   </si>
   <si>
     <t>ตั้งแต่วันที่</t>
   </si>
   <si>
-    <t>04/04/2569</t>
+    <t>24/05/2569</t>
   </si>
   <si>
     <t>ถึงวันที่</t>
   </si>
   <si>
     <t>วันที่บันทึก</t>
   </si>
   <si>
     <t xml:space="preserve">การตรวจสอบการกระทำความผิด
 ทางเทคโนโลยี ประจำปีงบประมาณ</t>
   </si>
   <si>
     <t>จำนวนเรื่องที่ตรวจสอบ</t>
   </si>
   <si>
     <t xml:space="preserve">ม.3(1)
 ยาเสพติด</t>
   </si>
   <si>
     <t xml:space="preserve">ม.3(3)
 ฉ้อโกง</t>
   </si>
   <si>
     <t xml:space="preserve">ม.3(8)
 ก่อการร้าย</t>
@@ -675,32 +675,32 @@
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A10:C11"/>
     <mergeCell ref="D10:I10"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="A13:C13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A18:C18"/>
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="A20:C20"/>
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="A22:C22"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A26:C26"/>
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A28:C28"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{F01F1629-9D1C-47B7-8E7E-A625363BE759}">
+    <dataValidation type="list" sqref="C5" xr:uid="{D0CB1C17-53A2-4A22-9796-D54277B966D0}">
       <formula1>"รายเดือน,รายปีงบประมาณ,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>