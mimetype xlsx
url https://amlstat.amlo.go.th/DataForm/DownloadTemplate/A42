--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -42,51 +42,51 @@
   <si>
     <t>ตำแหน่ง</t>
   </si>
   <si>
     <t>โปรดระบุตำแหน่ง</t>
   </si>
   <si>
     <t>เบอร์โทร</t>
   </si>
   <si>
     <t>โปรดระบุเบอร์โทร</t>
   </si>
   <si>
     <t>รูปแบบการรายงาน</t>
   </si>
   <si>
     <t>รายเดือน</t>
   </si>
   <si>
     <t>ปี พ.ศ.</t>
   </si>
   <si>
     <t>ตั้งแต่วันที่</t>
   </si>
   <si>
-    <t>04/04/2569</t>
+    <t>24/05/2569</t>
   </si>
   <si>
     <t>ถึงวันที่</t>
   </si>
   <si>
     <t>วันที่บันทึก</t>
   </si>
   <si>
     <t>เดือน/ปีงบประมาณ</t>
   </si>
   <si>
     <t xml:space="preserve">จำนวนเรื่องตรวจพิสูจน์
 หลักฐานทางคอมพิวเตอร์</t>
   </si>
   <si>
     <t>จำนวนชิ้นของอุปกรณ์ที่ตรวจพิสูจน์</t>
   </si>
   <si>
     <t>Mobile Phone</t>
   </si>
   <si>
     <t>Hard Disk Drive (HDD)</t>
   </si>
   <si>
     <t xml:space="preserve">Digital Video Recorder
@@ -620,32 +620,32 @@
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="C26:D26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="C28:D28"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{F26A9929-3DB1-49AD-ABC0-74F2A132059C}">
+    <dataValidation type="list" sqref="C5" xr:uid="{D275B349-678C-4312-B918-4B311DFF07D3}">
       <formula1>"รายเดือน,รายปีงบประมาณ,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>