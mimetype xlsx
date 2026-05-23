--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -42,51 +42,51 @@
   <si>
     <t>ตำแหน่ง</t>
   </si>
   <si>
     <t>โปรดระบุตำแหน่ง</t>
   </si>
   <si>
     <t>เบอร์โทร</t>
   </si>
   <si>
     <t>โปรดระบุเบอร์โทร</t>
   </si>
   <si>
     <t>รูปแบบการรายงาน</t>
   </si>
   <si>
     <t>รายเดือน</t>
   </si>
   <si>
     <t>ปี พ.ศ.</t>
   </si>
   <si>
     <t>ตั้งแต่วันที่</t>
   </si>
   <si>
-    <t>04/04/2569</t>
+    <t>24/05/2569</t>
   </si>
   <si>
     <t>ถึงวันที่</t>
   </si>
   <si>
     <t>วันที่บันทึก</t>
   </si>
   <si>
     <t>ประเภทผู้มีหน้าที่รายงาน</t>
   </si>
   <si>
     <t>การตรวจประเมิน(Off-site)</t>
   </si>
   <si>
     <t>การตรวจสอบ(On-site)</t>
   </si>
   <si>
     <t>การเข้าแนะนำฯ(Visit)</t>
   </si>
   <si>
     <t>การติดตาม(Follow-up)</t>
   </si>
   <si>
     <t>จำนวนครั้ง</t>
   </si>
@@ -1436,32 +1436,32 @@
     <mergeCell ref="A29:F29"/>
     <mergeCell ref="A30:F30"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A32:F32"/>
     <mergeCell ref="A33:F33"/>
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="A35:F35"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="A38:F38"/>
     <mergeCell ref="A39:F39"/>
     <mergeCell ref="A40:F40"/>
     <mergeCell ref="A41:F41"/>
     <mergeCell ref="A42:F42"/>
     <mergeCell ref="A43:F43"/>
     <mergeCell ref="A44:F44"/>
     <mergeCell ref="A45:F45"/>
     <mergeCell ref="A46:F46"/>
     <mergeCell ref="A47:F47"/>
     <mergeCell ref="A48:F48"/>
     <mergeCell ref="A49:F49"/>
     <mergeCell ref="A50:F50"/>
     <mergeCell ref="A51:F51"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{5E177221-9FF8-4EA0-AC75-237829A6F9B7}">
+    <dataValidation type="list" sqref="C5" xr:uid="{5E152F1A-E62E-4594-A563-B4CF54AA2BC1}">
       <formula1>"รายเดือน,รายปีงบประมาณ,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>