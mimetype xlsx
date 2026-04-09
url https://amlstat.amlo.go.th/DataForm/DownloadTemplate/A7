--- v0 (2026-04-03)
+++ v1 (2026-04-09)
@@ -42,51 +42,51 @@
   <si>
     <t>ตำแหน่ง</t>
   </si>
   <si>
     <t>โปรดระบุตำแหน่ง</t>
   </si>
   <si>
     <t>เบอร์โทร</t>
   </si>
   <si>
     <t>โปรดระบุเบอร์โทร</t>
   </si>
   <si>
     <t>รูปแบบการรายงาน</t>
   </si>
   <si>
     <t>รายเดือน</t>
   </si>
   <si>
     <t>ปี พ.ศ.</t>
   </si>
   <si>
     <t>ตั้งแต่วันที่</t>
   </si>
   <si>
-    <t>04/04/2569</t>
+    <t>09/04/2569</t>
   </si>
   <si>
     <t>ถึงวันที่</t>
   </si>
   <si>
     <t>วันที่บันทึก</t>
   </si>
   <si>
     <t>ประเภทผู้มีหน้าที่รายงาน</t>
   </si>
   <si>
     <t>การเผยแพร่ความรู้และสร้างความตระหนักในการปฏิบัติตามกฎหมายของสำนักงาน ปปง.</t>
   </si>
   <si>
     <t>การอบรมผู้ปฏิบัติงานฯ</t>
   </si>
   <si>
     <t>กิจกรรมเผยแพร่ความรู้</t>
   </si>
   <si>
     <t xml:space="preserve">กลุ่มเป้าหมาย_x000D_
 สถานที่ และ_x000D_
 วัตถุประสงค์</t>
   </si>
   <si>
@@ -1255,32 +1255,32 @@
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A32:F32"/>
     <mergeCell ref="A33:F33"/>
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="A35:F35"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="A38:F38"/>
     <mergeCell ref="A39:F39"/>
     <mergeCell ref="A40:F40"/>
     <mergeCell ref="A41:F41"/>
     <mergeCell ref="A42:F42"/>
     <mergeCell ref="A43:F43"/>
     <mergeCell ref="A44:F44"/>
     <mergeCell ref="A45:F45"/>
     <mergeCell ref="A46:F46"/>
     <mergeCell ref="A47:F47"/>
     <mergeCell ref="A48:F48"/>
     <mergeCell ref="A49:F49"/>
     <mergeCell ref="A50:F50"/>
     <mergeCell ref="A51:F51"/>
     <mergeCell ref="A52:F52"/>
     <mergeCell ref="A53:F53"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{4D0112B9-B703-4E25-A267-815FDE2EF66D}">
+    <dataValidation type="list" sqref="C5" xr:uid="{97EDA1E7-0F87-4243-850E-FD311FE27D21}">
       <formula1>"รายเดือน,รายปีงบประมาณ,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>