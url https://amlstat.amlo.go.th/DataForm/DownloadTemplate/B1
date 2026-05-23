--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -42,51 +42,51 @@
   <si>
     <t>ตำแหน่ง</t>
   </si>
   <si>
     <t>โปรดระบุตำแหน่ง</t>
   </si>
   <si>
     <t>เบอร์โทร</t>
   </si>
   <si>
     <t>โปรดระบุเบอร์โทร</t>
   </si>
   <si>
     <t>รูปแบบการรายงาน</t>
   </si>
   <si>
     <t>รายเดือน</t>
   </si>
   <si>
     <t>ปี พ.ศ.</t>
   </si>
   <si>
     <t>ตั้งแต่วันที่</t>
   </si>
   <si>
-    <t>03/04/2569</t>
+    <t>24/05/2569</t>
   </si>
   <si>
     <t>ถึงวันที่</t>
   </si>
   <si>
     <t>วันที่บันทึก</t>
   </si>
   <si>
     <t>ลำดับ</t>
   </si>
   <si>
     <t>ประเภทการลงโทษ</t>
   </si>
   <si>
     <t>จำนวนครั้งการลงโทษ</t>
   </si>
   <si>
     <t xml:space="preserve">ธอท._x000D_
 (BOT)</t>
   </si>
   <si>
     <t xml:space="preserve">ก.ล.ต._x000D_
 (SEC)</t>
   </si>
   <si>
@@ -581,32 +581,32 @@
     <mergeCell ref="C1:J1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="C2:J2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:J3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:J4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="B10:E11"/>
     <mergeCell ref="F10:J10"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="B14:E14"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{DB2B54B2-A441-487B-A5CC-BAB1E2B67FF1}">
+    <dataValidation type="list" sqref="C5" xr:uid="{13E3879B-755C-43A3-AD08-DFEAB9421B1C}">
       <formula1>"รายเดือน,รายปีงบประมาณ,รายปีปฏิทิน,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>