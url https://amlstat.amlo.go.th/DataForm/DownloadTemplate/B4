--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -42,51 +42,51 @@
   <si>
     <t>ตำแหน่ง</t>
   </si>
   <si>
     <t>โปรดระบุตำแหน่ง</t>
   </si>
   <si>
     <t>เบอร์โทร</t>
   </si>
   <si>
     <t>โปรดระบุเบอร์โทร</t>
   </si>
   <si>
     <t>รูปแบบการรายงาน</t>
   </si>
   <si>
     <t>รายเดือน</t>
   </si>
   <si>
     <t>ปี พ.ศ.</t>
   </si>
   <si>
     <t>ตั้งแต่วันที่</t>
   </si>
   <si>
-    <t>03/04/2569</t>
+    <t>24/05/2569</t>
   </si>
   <si>
     <t>ถึงวันที่</t>
   </si>
   <si>
     <t>วันที่บันทึก</t>
   </si>
   <si>
     <t>หน่วยงาน/การดำเนินการตามกฎหมาย</t>
   </si>
   <si>
     <t>รายการ</t>
   </si>
   <si>
     <t>จำนวน (รายการ)</t>
   </si>
   <si>
     <t>มูลค่า (บาท)</t>
   </si>
   <si>
     <t>การยึดทรัพย์/ริบทรัพย์ของสำนักงาน ปปง.</t>
   </si>
   <si>
     <t>คณะกรรมการธุรกรรมมีคำสั่งยึดหรืออายัดทรัพย์สิน (คำสั่ง)</t>
   </si>
@@ -573,32 +573,32 @@
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A12:H12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:H19"/>
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A22:H22"/>
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="A24:F24"/>
     <mergeCell ref="A25:H25"/>
     <mergeCell ref="A26:F26"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" sqref="C5" xr:uid="{8846048E-4A05-43A0-8BE0-2680AB4EA79D}">
+    <dataValidation type="list" sqref="C5" xr:uid="{0F6C9BEE-95EC-431C-8DD4-7B61849AD00A}">
       <formula1>"รายเดือน,รายปีปฏิทิน,รายปีงบประมาณ,รายช่วงเดือน"</formula1>
     </dataValidation>
   </dataValidations>
   <headerFooter/>
 </worksheet>
 </file>